--- v0 (2026-09-06)
+++ v1 (2026-11-05)
@@ -36,50 +36,53 @@
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1360"/>
         <w:gridCol w:w="7937"/>
         <w:gridCol w:w="1303"/>
       </w:tblGrid>
       <w:tr w:rsidR="002C3832" w:rsidRPr="00267337" w14:paraId="2572B716" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1360" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="20" w:type="dxa"/>
               <w:left w:w="30" w:type="dxa"/>
               <w:bottom w:w="20" w:type="dxa"/>
               <w:right w:w="30" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="56212253" w14:textId="77777777" w:rsidR="002C3832" w:rsidRPr="00267337" w:rsidRDefault="00000000">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00267337">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1ED1EEF8" wp14:editId="76C95776">
                   <wp:extent cx="630000" cy="575739"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="1" name="Picture 1"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="brasao-colorida-transparente(1).png"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="630000" cy="575739"/>
@@ -98,89 +101,133 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7937" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="20" w:type="dxa"/>
               <w:left w:w="30" w:type="dxa"/>
               <w:bottom w:w="20" w:type="dxa"/>
               <w:right w:w="30" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="502EBA78" w14:textId="77777777" w:rsidR="002C3832" w:rsidRPr="00267337" w:rsidRDefault="00000000">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00267337">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="123B70"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>GOVERNO DO ESTADO DE PERNAMBUCO</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2BB47226" w14:textId="77777777" w:rsidR="002C3832" w:rsidRPr="00267337" w:rsidRDefault="00000000">
+          <w:p w14:paraId="2BB47226" w14:textId="5ED157FD" w:rsidR="002C3832" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="20"/>
               <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00267337">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>SECRETARIA DE EDUCAÇÃO E ESPORTES</w:t>
+              <w:t>SECRETARIA DE EDUCAÇÃO</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="448BEC81" w14:textId="77777777" w:rsidR="002C3832" w:rsidRPr="00267337" w:rsidRDefault="00000000">
+          <w:p w14:paraId="0DE05FA5" w14:textId="77777777" w:rsidR="009D47E2" w:rsidRPr="00267337" w:rsidRDefault="009D47E2">
             <w:pPr>
               <w:spacing w:before="20"/>
               <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="55830D75" w14:textId="77777777" w:rsidR="009D47E2" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:before="20"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="123B70"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00267337">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="123B70"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FORMULÁRIO DE AVALIAÇÃO DE DESEMPENHO</w:t>
+              <w:t xml:space="preserve">FORMULÁRIO DE </w:t>
+            </w:r>
+            <w:r w:rsidR="009D47E2">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="123B70"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IDENTIFICAÇÃO </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="46FCDC64" w14:textId="77777777" w:rsidR="002C3832" w:rsidRPr="00267337" w:rsidRDefault="00000000">
+          <w:p w14:paraId="6ECB75EB" w14:textId="73C201A6" w:rsidR="002C3832" w:rsidRDefault="00000000" w:rsidP="009D47E2">
             <w:pPr>
+              <w:spacing w:before="20"/>
               <w:jc w:val="center"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00267337">
               <w:rPr>
                 <w:i/>
                 <w:color w:val="5A6573"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t>Formação acadêmica e desenvolvimento profissional</w:t>
+            </w:pPr>
+            <w:r w:rsidRPr="00267337">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="123B70"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>AVALIAÇÃO DE DESEMPENHO</w:t>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="208C4130" w14:textId="77777777" w:rsidR="009D47E2" w:rsidRDefault="009D47E2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:i/>
+                <w:color w:val="5A6573"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="46FCDC64" w14:textId="77777777" w:rsidR="009D47E2" w:rsidRPr="00267337" w:rsidRDefault="009D47E2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1303" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="20" w:type="dxa"/>
               <w:left w:w="30" w:type="dxa"/>
               <w:bottom w:w="20" w:type="dxa"/>
               <w:right w:w="30" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6D9FC5C3" w14:textId="40D1AE57" w:rsidR="002C3832" w:rsidRPr="00267337" w:rsidRDefault="00000000">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00267337">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="123B70"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>ANO / CICLO</w:t>
@@ -201,1937 +248,369 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3CE69A8A" w14:textId="77777777" w:rsidR="002C3832" w:rsidRPr="00267337" w:rsidRDefault="00000000">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="123B70"/>
         <w:spacing w:before="40" w:after="40"/>
       </w:pPr>
       <w:r w:rsidRPr="00267337">
         <w:rPr>
           <w:b/>
           <w:color w:val="FFFFFF"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>1. IDENTIFICAÇÃO DO SERVIDOR</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="10599" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="7D8EA3"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="7D8EA3"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="7D8EA3"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="7D8EA3"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="7D8EA3"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="7D8EA3"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1814"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="3571"/>
+        <w:gridCol w:w="1835"/>
+        <w:gridCol w:w="4678"/>
+        <w:gridCol w:w="850"/>
+        <w:gridCol w:w="3236"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002C3832" w:rsidRPr="00267337" w14:paraId="2F79BBF2" w14:textId="77777777">
+      <w:tr w:rsidR="002C3832" w:rsidRPr="009D47E2" w14:paraId="2F79BBF2" w14:textId="77777777" w:rsidTr="009D47E2">
         <w:trPr>
+          <w:trHeight w:val="397"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1814" w:type="dxa"/>
+            <w:tcW w:w="1835" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F4F7FA"/>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="90" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="90" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="75C367E9" w14:textId="77777777" w:rsidR="002C3832" w:rsidRPr="00267337" w:rsidRDefault="00000000">
-            <w:r w:rsidRPr="00267337">
+          <w:p w14:paraId="75C367E9" w14:textId="77777777" w:rsidR="002C3832" w:rsidRPr="009D47E2" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D47E2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="123B70"/>
-                <w:sz w:val="16"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Matrícula:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3514" w:type="dxa"/>
+            <w:tcW w:w="4678" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="90" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="90" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6476564B" w14:textId="77777777" w:rsidR="002C3832" w:rsidRPr="00267337" w:rsidRDefault="002C3832"/>
+          <w:p w14:paraId="6476564B" w14:textId="77777777" w:rsidR="002C3832" w:rsidRPr="009D47E2" w:rsidRDefault="002C3832">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1700" w:type="dxa"/>
+            <w:tcW w:w="850" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F4F7FA"/>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="90" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="90" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2AD976CE" w14:textId="77777777" w:rsidR="002C3832" w:rsidRPr="00267337" w:rsidRDefault="00000000">
-            <w:r w:rsidRPr="00267337">
+          <w:p w14:paraId="2AD976CE" w14:textId="77777777" w:rsidR="002C3832" w:rsidRPr="009D47E2" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D47E2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="123B70"/>
-                <w:sz w:val="16"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>CPF:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3571" w:type="dxa"/>
+            <w:tcW w:w="3236" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="90" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="90" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="73AF8477" w14:textId="77777777" w:rsidR="002C3832" w:rsidRPr="00267337" w:rsidRDefault="002C3832"/>
+          <w:p w14:paraId="73AF8477" w14:textId="77777777" w:rsidR="002C3832" w:rsidRPr="009D47E2" w:rsidRDefault="002C3832">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002C3832" w:rsidRPr="00267337" w14:paraId="54C474A1" w14:textId="77777777">
+      <w:tr w:rsidR="009D47E2" w:rsidRPr="009D47E2" w14:paraId="54C474A1" w14:textId="77777777" w:rsidTr="009D47E2">
         <w:trPr>
+          <w:trHeight w:val="397"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5328" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1835" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F4F7FA"/>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="90" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="90" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6C2C1059" w14:textId="77777777" w:rsidR="002C3832" w:rsidRPr="00267337" w:rsidRDefault="00000000">
-            <w:r w:rsidRPr="00267337">
+          <w:p w14:paraId="57DFBC4E" w14:textId="77777777" w:rsidR="009D47E2" w:rsidRPr="009D47E2" w:rsidRDefault="009D47E2">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D47E2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="123B70"/>
-                <w:sz w:val="16"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Nome:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="717C1393" w14:textId="77777777" w:rsidR="002C3832" w:rsidRPr="00267337" w:rsidRDefault="002C3832"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1700" w:type="dxa"/>
+            <w:tcW w:w="8764" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A680CEC" w14:textId="77777777" w:rsidR="009D47E2" w:rsidRPr="009D47E2" w:rsidRDefault="009D47E2">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009D47E2" w:rsidRPr="009D47E2" w14:paraId="07A897BD" w14:textId="77777777" w:rsidTr="009D47E2">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1835" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F4F7FA"/>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="90" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="90" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4007E850" w14:textId="77777777" w:rsidR="002C3832" w:rsidRPr="00267337" w:rsidRDefault="00000000">
-            <w:r w:rsidRPr="00267337">
+          <w:p w14:paraId="17341D73" w14:textId="6C87B682" w:rsidR="009D47E2" w:rsidRPr="009D47E2" w:rsidRDefault="009D47E2">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D47E2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="123B70"/>
-                <w:sz w:val="16"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>Data de nascimento:</w:t>
+              <w:t>Cargo / função:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3571" w:type="dxa"/>
+            <w:tcW w:w="8764" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="90" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="90" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0A680CEC" w14:textId="77777777" w:rsidR="002C3832" w:rsidRPr="00267337" w:rsidRDefault="002C3832"/>
+          <w:p w14:paraId="3E957B51" w14:textId="77777777" w:rsidR="009D47E2" w:rsidRPr="009D47E2" w:rsidRDefault="009D47E2">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002C3832" w:rsidRPr="00267337" w14:paraId="07A897BD" w14:textId="77777777">
+      <w:tr w:rsidR="00267337" w:rsidRPr="009D47E2" w14:paraId="0BC13B0C" w14:textId="77777777" w:rsidTr="009D47E2">
         <w:trPr>
+          <w:trHeight w:val="397"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5328" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1835" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F4F7FA"/>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="90" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="90" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0FBB157D" w14:textId="77777777" w:rsidR="002C3832" w:rsidRPr="00267337" w:rsidRDefault="00000000">
-            <w:r w:rsidRPr="00267337">
+          <w:p w14:paraId="6A617090" w14:textId="3431DCCA" w:rsidR="00267337" w:rsidRPr="009D47E2" w:rsidRDefault="00267337">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D47E2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="123B70"/>
-                <w:sz w:val="16"/>
-[...130 lines deleted...]
-                <w:sz w:val="16"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Lotação:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8785" w:type="dxa"/>
+            <w:tcW w:w="8764" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="90" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="90" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6E6DF79D" w14:textId="77777777" w:rsidR="00267337" w:rsidRPr="00267337" w:rsidRDefault="00267337"/>
+          <w:p w14:paraId="6E6DF79D" w14:textId="77777777" w:rsidR="00267337" w:rsidRPr="009D47E2" w:rsidRDefault="00267337">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0F02FC53" w14:textId="77777777" w:rsidR="002C3832" w:rsidRPr="00267337" w:rsidRDefault="00000000">
+    <w:p w14:paraId="4D5A5DEB" w14:textId="77777777" w:rsidR="006D3FB2" w:rsidRDefault="006D3FB2" w:rsidP="009D47E2">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="123B70"/>
         <w:spacing w:before="60" w:after="40"/>
       </w:pPr>
-      <w:r w:rsidRPr="00267337">
-[...6 lines deleted...]
-      </w:r>
     </w:p>
-    <w:tbl>
-[...1512 lines deleted...]
-    <w:p w14:paraId="4D5A5DEB" w14:textId="77777777" w:rsidR="006D3FB2" w:rsidRDefault="006D3FB2"/>
     <w:sectPr w:rsidR="006D3FB2" w:rsidSect="00034616">
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="425" w:right="652" w:bottom="369" w:left="652" w:header="170" w:footer="170" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="02B3A498" w14:textId="77777777" w:rsidR="006D3FB2" w:rsidRPr="00267337" w:rsidRDefault="006D3FB2">
+    <w:p w14:paraId="78BAB159" w14:textId="77777777" w:rsidR="00DF445A" w:rsidRPr="00267337" w:rsidRDefault="00DF445A">
       <w:r w:rsidRPr="00267337">
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="55E7B89B" w14:textId="77777777" w:rsidR="006D3FB2" w:rsidRPr="00267337" w:rsidRDefault="006D3FB2">
+    <w:p w14:paraId="08516C32" w14:textId="77777777" w:rsidR="00DF445A" w:rsidRPr="00267337" w:rsidRDefault="00DF445A">
       <w:r w:rsidRPr="00267337">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
@@ -2170,83 +649,67 @@
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="536207A2" w14:textId="77777777" w:rsidR="002C3832" w:rsidRPr="00267337" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r w:rsidRPr="00267337">
       <w:rPr>
         <w:color w:val="5A6573"/>
         <w:sz w:val="14"/>
       </w:rPr>
-      <w:t xml:space="preserve">Secretaria de Educação e Esportes de </w:t>
-[...15 lines deleted...]
-      <w:t xml:space="preserve">  Documento de uso administrativo</w:t>
+      <w:t>Secretaria de Educação e Esportes de Pernambuco  |  Documento de uso administrativo</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="506590BE" w14:textId="77777777" w:rsidR="006D3FB2" w:rsidRPr="00267337" w:rsidRDefault="006D3FB2">
+    <w:p w14:paraId="767E9989" w14:textId="77777777" w:rsidR="00DF445A" w:rsidRPr="00267337" w:rsidRDefault="00DF445A">
       <w:r w:rsidRPr="00267337">
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="285653D8" w14:textId="77777777" w:rsidR="006D3FB2" w:rsidRPr="00267337" w:rsidRDefault="006D3FB2">
+    <w:p w14:paraId="13DA1B6B" w14:textId="77777777" w:rsidR="00DF445A" w:rsidRPr="00267337" w:rsidRDefault="00DF445A">
       <w:r w:rsidRPr="00267337">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="C310EC42"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
@@ -2417,85 +880,87 @@
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1398898634">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="660622334">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1920750047">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="656298994">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1150446273">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1274634929">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B47730"/>
     <w:rsid w:val="00034616"/>
     <w:rsid w:val="0006063C"/>
     <w:rsid w:val="0015074B"/>
     <w:rsid w:val="001F254C"/>
     <w:rsid w:val="00267337"/>
     <w:rsid w:val="0029639D"/>
     <w:rsid w:val="002C3832"/>
     <w:rsid w:val="00326F90"/>
+    <w:rsid w:val="006966EE"/>
     <w:rsid w:val="006D3FB2"/>
+    <w:rsid w:val="009D47E2"/>
     <w:rsid w:val="00AA1D8D"/>
     <w:rsid w:val="00B47730"/>
     <w:rsid w:val="00CB0664"/>
+    <w:rsid w:val="00DF445A"/>
     <w:rsid w:val="00E85B13"/>
     <w:rsid w:val="00FC693F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
@@ -14222,72 +12687,72 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EF278816-EC6F-A645-907D-7F25AECB1D4A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>182</Words>
-  <Characters>989</Characters>
+  <Words>33</Words>
+  <Characters>184</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>8</Lines>
-  <Paragraphs>2</Paragraphs>
+  <Lines>1</Lines>
+  <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1169</CharactersWithSpaces>
+  <CharactersWithSpaces>216</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>python-docx</dc:creator>
   <cp:keywords/>
   <dc:description>generated by python-docx</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
 </cp:coreProperties>
 </file>